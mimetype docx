--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -153,51 +153,51 @@
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:start="-105"/>
               <w:jc w:val="start"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs=""/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>16 сентября 2026 г.</w:t>
+              <w:t>31 октября 2026 г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:start w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="end"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -892,50 +892,113 @@
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>0-5 (2х5 мм)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="proptitle"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Количество уничтожаемых листов 70 г/м:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2402,51 +2465,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Цена: </w:t>
+        <w:t>Цена: 114 457 руб. 20 коп.</w:t>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Гарантия:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Сроки поставки товара:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>