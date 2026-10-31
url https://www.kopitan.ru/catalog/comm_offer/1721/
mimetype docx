--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -153,51 +153,51 @@
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:ind w:start="-105"/>
               <w:jc w:val="start"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs=""/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>16 сентября 2026 г.</w:t>
+              <w:t>31 октября 2026 г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:start w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:end w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="end"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -390,51 +390,50 @@
                 <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs=""/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:fill="FFFFFF" w:val="clear"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Office Kit S950TS - функциональный и лаконичный уничтожитель документов в металлическом корпусе с самым высоким уровнем секретности P-7.
 Оснащен подробной системой индикации и функцией энергосбережения.
 Прост и высокоэффективен в уничтожении документов.
 Обладает неоспоримыми преимуществами:
 	Мощная модель - одновременное уничтожение до 5 листов
 	Уничтожение бумаги без лишних шумов, благодаря специальной технологии
 	Цикл непрерывной работы - 30 минут 
 	Инновационные высоколегированные ножи из цельного металла
 	Защита от перегрева
 	LCD-дисплей - Понятная световая индикация 
 	Сенсорное управление
-	Отдельный слот для уничтожения CD-дисков и пластиковых карт
 </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:widowControl/>
               <w:suppressAutoHyphens w:val="true"/>
               <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
@@ -2337,51 +2336,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Цена: </w:t>
+        <w:t>Цена: 118 918 руб. 80 коп.</w:t>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Гарантия:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Сроки поставки товара:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>