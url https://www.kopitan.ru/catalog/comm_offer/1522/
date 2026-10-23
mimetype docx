--- v0 (2026-05-25)
+++ v1 (2026-10-23)
@@ -1,1743 +1,1300 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/media/image_rId9_document.jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/media/image_rId7_document.jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w:rsidR="00387E4F" w:rsidRDefault="00573BE2" w:rsidP="00154F4C">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6569083" cy="853440"/>
-[...1 lines deleted...]
-            <wp:docPr id="3" name="Рисунок 3"/>
+            <wp:extent cx="6569075" cy="853440"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Рисунок 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="шапка.png"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="1" name="Рисунок 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId2"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6569083" cy="853440"/>
+                      <a:ext cx="6569075" cy="853440"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00BE36C0" w:rsidRPr="00BE36C0" w:rsidRDefault="00BE36C0" w:rsidP="00754291">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8306"/>
-          <w:tab w:val="right" w:pos="360"/>
+          <w:tab w:val="right" w:pos="360" w:leader="none"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="10456" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04a0" w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB0178" w:rsidTr="00CB0178">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB0178" w:rsidRDefault="009A1A6D" w:rsidP="00CB0178">
+          <w:p>
             <w:pPr>
-              <w:ind w:left="-105"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:ind w:start="-105"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>25 мая 2026 г.</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>23 октября 2026 г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:start w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:end w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB0178" w:rsidRPr="00CB0178" w:rsidRDefault="00CB0178" w:rsidP="00CB0178">
+          <w:p>
             <w:pPr>
-              <w:jc w:val="right"/>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="end"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>г. Москва</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00347F2A" w:rsidRPr="00754291" w:rsidRDefault="00347F2A" w:rsidP="008E5B33">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00754291">
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB1063" w:rsidRPr="004014CB" w:rsidRDefault="00BE36C0" w:rsidP="00754291">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00347F2A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>Коммерческое предложение</w:t>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00347F2A">
-[...7 lines deleted...]
-      <w:r w:rsidR="004014CB">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Обложки прозрачные пластиковые А3 0,13 мм</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="10485" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04a0" w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6232"/>
         <w:gridCol w:w="4253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C7AC0" w:rsidTr="00CB0178">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1301"/>
+          <w:trHeight w:val="1301" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="004C7AC0" w:rsidRPr="004014CB" w:rsidRDefault="004014CB" w:rsidP="00CB0178">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t/>
               <w:pict>
                 <v:shape type="#_x0000_t75" style="width:10cm;height:10cm" stroked="f">
-                  <v:imagedata r:id="rId9" o:title=""/>
+                  <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="004C7AC0" w:rsidRDefault="004C7AC0" w:rsidP="00BE36C0">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="008A2BAE">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t>Описание:</w:t>
+              <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00FD193B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:fill="FFFFFF" w:val="clear"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Обложки прозрачные пластиковые для лицевой стороны переплета
 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000B203D" w:rsidRPr="004014CB" w:rsidRDefault="000B203D" w:rsidP="004014CB">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00394CA3" w:rsidRDefault="00394CA3" w:rsidP="008A2BAE">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="10456" w:type="dxa"/>
+        <w:jc w:val="start"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:start w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:end w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04a0" w:firstRow="1" w:noVBand="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F21BD3" w:rsidRPr="00394CA3" w:rsidTr="00507F73">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00F21BD3" w:rsidRPr="00754291" w:rsidRDefault="00F21BD3" w:rsidP="00507F73">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754291">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Параметры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00F21BD3" w:rsidRPr="00754291" w:rsidRDefault="00F21BD3" w:rsidP="00507F73">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00754291">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="proptitle"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
                 <w:color w:val="000000"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Материал:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Пластиковые прозрачные</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="proptitle"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
                 <w:color w:val="000000"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Формат:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>А3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="proptitle"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
                 <w:color w:val="000000"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Толщина, мм:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>0,13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="proptitle"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
                 <w:color w:val="000000"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Цвет:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Бесцветный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="proptitle"/>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:eastAsia="Calibri" w:cs=""/>
                 <w:color w:val="000000"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Количество:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
+            <w:tcBorders/>
           </w:tcPr>
-          <w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:widowControl/>
+              <w:suppressAutoHyphens w:val="true"/>
+              <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+              <w:jc w:val="start"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>100 штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CB0178" w:rsidRPr="004014CB" w:rsidRDefault="00CB0178" w:rsidP="00CB0178">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:fill="FFFFFF" w:val="clear"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Фактические параметры товара могут  отличаться от заявленного производителем в технической документации как в большую, так и в меньшую сторону в пределах допустимой погрешности не более 10%. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Это в равной степени относится как к размеру частиц, так и к уровню шума, скорости и количеству уничтожаемых  листов. Данная погрешность является технологической нормой и не считается дефектом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>На изменение параметров может оказывать влияние плотность уничтожаемой бумаги и фактическое напряжение в сети.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Цена: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004014CB" w:rsidRPr="00F21BD3">
+        <w:t>Цена: 942 руб. 48 коп.</w:t>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Гарантия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Сроки поставки товара:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Срок действия ценового предложения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>942 руб. 48 коп.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F2912">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:br/>
-[...27 lines deleted...]
-      <w:pPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...20 lines deleted...]
-    <w:sectPr w:rsidR="001F2912" w:rsidRPr="001F2912" w:rsidSect="00BE36C0">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:widowControl/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
+        <w:jc w:val="start"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Генеральный директор                                                                  Миронов Б.Б.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:left="720" w:right="720" w:gutter="0" w:header="0" w:top="720" w:footer="0" w:bottom="720"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="cc" w:characterSet="windows-1251"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="cc" w:characterSet="windows-1251"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="cc" w:characterSet="windows-1251"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:charset w:val="cc" w:characterSet="windows-1251"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="cc" w:characterSet="windows-1251"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="cc" w:characterSet="windows-1251"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...42 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...673 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...71 lines deleted...]
-  <w15:docId w15:val="{87B7B61F-4F52-4374-984E-956B0A1B5079}"/>
+  <w:themeFontLang w:val="ru-RU" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1873,52 +1430,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1980,632 +1537,552 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="259" w:before="0" w:after="160"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00387e4f"/>
+    <w:rPr>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="000093"/>
+      <w:u w:val="none"/>
+      <w:effect w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style14" w:customStyle="1">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00387e4f"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00652d1c"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="proptitle" w:customStyle="1">
+    <w:name w:val="prop_title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00394ca3"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="propval" w:customStyle="1">
+    <w:name w:val="prop_val"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00394ca3"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Style15" w:customStyle="1">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00d81170"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style16">
+    <w:name w:val="Заголовок"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style17">
+    <w:name w:val="Указатель"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="user">
+    <w:name w:val="Заголовок (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="user1">
+    <w:name w:val="Указатель (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00534d53"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="user2">
+    <w:name w:val="Колонтитулы (user)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Style18">
+    <w:name w:val="Колонтитулы"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style14"/>
+    <w:rsid w:val="00387e4f"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="708"/>
+        <w:tab w:val="center" w:pos="4153" w:leader="none"/>
+        <w:tab w:val="right" w:pos="8306" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00877b1c"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="160"/>
+      <w:ind w:start="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Style15"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00d81170"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="user3" w:default="1">
+    <w:name w:val="Без списка (user)"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...86 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="a9">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00394CA3"/>
+    <w:rsid w:val="00394ca3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...38 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...101 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId9_document.jpeg"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image_rId7_document.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
-                <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
-                <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
-                <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
-            <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
-                <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
-                <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
-                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2AF5E166-CF05-479B-A887-4EFF304D7EAA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...21 lines deleted...]
-  </TitlesOfParts>
+  <Application>LibreOffice/26.2.5.2$Windows_X86_64 LibreOffice_project/cd7284b4cbbfeb507e630c1aac019f4157393acb</Application>
+  <AppVersion></AppVersion>
+  <Pages>2</Pages>
+  <Words>95</Words>
+  <Characters>649</Characters>
+  <CharactersWithSpaces>800</CharactersWithSpaces>
+  <Paragraphs>20</Paragraphs>
   <Company>qwe</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-[...3 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Сухова Лариса</dc:creator>
+  <dc:description/>
+  <dc:language>en-US</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...7 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>