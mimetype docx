--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/media/image_rId9_document.png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14"><w:body><w:p w:rsidR="00387E4F" w:rsidRDefault="00573BE2" w:rsidP="00154F4C"><w:pPr><w:spacing w:after="0"/><w:jc w:val="center"/><w:rPr><w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/><w:sz w:val="24"/><w:szCs w:val="24"/><w:lang w:eastAsia="ru-RU"/></w:rPr></w:pPr><w:bookmarkStart w:id="0" w:name="_GoBack"/><w:r><w:rPr><w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/><w:noProof/><w:sz w:val="24"/><w:szCs w:val="24"/><w:lang w:val="en-US"/></w:rPr><w:drawing><wp:inline distT="0" distB="0" distL="0" distR="0"><wp:extent cx="6569083" cy="853440"/><wp:effectExtent l="0" t="0" r="3175" b="3810"/><wp:docPr id="3" name="Рисунок 3"/><wp:cNvGraphicFramePr><a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/></wp:cNvGraphicFramePr><a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"><a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture"><pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture"><pic:nvPicPr><pic:cNvPr id="3" name="шапка.png"/><pic:cNvPicPr/></pic:nvPicPr><pic:blipFill><a:blip r:embed="rId6" cstate="print"><a:extLst><a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"><a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/></a:ext></a:extLst></a:blip><a:stretch><a:fillRect/></a:stretch></pic:blipFill><pic:spPr><a:xfrm><a:off x="0" y="0"/><a:ext cx="6569083" cy="853440"/></a:xfrm><a:prstGeom prst="rect"><a:avLst/></a:prstGeom></pic:spPr></pic:pic></a:graphicData></a:graphic></wp:inline></w:drawing></w:r><w:bookmarkEnd w:id="0"/></w:p><w:p w:rsidR="00BE36C0" w:rsidRPr="00BE36C0" w:rsidRDefault="00BE36C0" w:rsidP="00754291"><w:pPr><w:pStyle w:val="a5"/><w:pBdr><w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/></w:pBdr><w:tabs><w:tab w:val="clear" w:pos="8306"/><w:tab w:val="right" w:pos="360"/></w:tabs><w:jc w:val="both"/><w:rPr><w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/></w:rPr></w:pPr></w:p><w:p w:rsidR="00CB0178" w:rsidRDefault="00347F2A" w:rsidP="008E5B33"><w:pPr><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:b/><w:sz w:val="32"/><w:szCs w:val="32"/></w:rPr><w:br/></w:r></w:p><w:tbl><w:tblPr><w:tblStyle w:val="a9"/><w:tblW w:w="0" w:type="auto"/><w:tblBorders><w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/><w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/><w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/><w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/><w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/><w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/></w:tblBorders><w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/></w:tblPr><w:tblGrid><w:gridCol w:w="5228"/><w:gridCol w:w="5228"/></w:tblGrid><w:tr w:rsidR="00CB0178" w:rsidTr="00CB0178"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00CB0178" w:rsidRDefault="009A1A6D" w:rsidP="00CB0178"><w:pPr><w:ind w:left="-105"/><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/><w:lang w:val="en-US"/></w:rPr><w:t>15 мая 2026 г.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00CB0178" w:rsidRPr="00CB0178" w:rsidRDefault="00CB0178" w:rsidP="00CB0178"><w:pPr><w:jc w:val="right"/><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr><w:r><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr><w:t>г. Москва</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p w:rsidR="00347F2A" w:rsidRPr="00754291" w:rsidRDefault="00347F2A" w:rsidP="008E5B33"><w:pPr><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr><w:r w:rsidRPr="00754291"><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr><w:br/></w:r></w:p><w:p w:rsidR="00AB1063" w:rsidRPr="004014CB" w:rsidRDefault="00BE36C0" w:rsidP="00754291"><w:pPr><w:ind w:firstLine="360"/><w:jc w:val="center"/><w:rPr><w:b/><w:sz w:val="52"/><w:szCs w:val="52"/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r w:rsidRPr="00347F2A"><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:b/><w:sz w:val="52"/><w:szCs w:val="52"/></w:rPr><w:t>Коммерческое предложение</w:t></w:r><w:r w:rsidR="00347F2A" w:rsidRPr="00347F2A"><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:b/><w:sz w:val="52"/><w:szCs w:val="52"/></w:rPr><w:br/></w:r><w:r w:rsidR="00347F2A"><w:rPr><w:b/><w:sz w:val="52"/><w:szCs w:val="52"/></w:rPr><w:br/></w:r><w:r w:rsidR="004014CB"><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/><w:lang w:val="en-US"/></w:rPr><w:t>Обеззараживатель (очиститель) BioZone AC30</w:t></w:r></w:p><w:tbl><w:tblPr><w:tblStyle w:val="a9"/><w:tblW w:w="10485" w:type="dxa"/><w:tblLayout w:type="fixed"/><w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/></w:tblPr><w:tblGrid><w:gridCol w:w="6232"/><w:gridCol w:w="4253"/></w:tblGrid><w:tr w:rsidR="004C7AC0" w:rsidTr="00CB0178"><w:trPr><w:trHeight w:val="1301"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="6232" w:type="dxa"/></w:tcPr><w:p w:rsidR="004C7AC0" w:rsidRPr="004014CB" w:rsidRDefault="004014CB" w:rsidP="00CB0178"><w:pPr><w:jc w:val="center"/><w:rPr><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:lang w:val="en-US"/></w:rPr><w:t></w:t><w:pict><v:shape type="#_x0000_t75" style="width:10cm;height:10cm" stroked="f"><v:imagedata r:id="rId9" o:title=""/></v:shape></w:pict><w:t></w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4253" w:type="dxa"/></w:tcPr><w:p w:rsidR="004C7AC0" w:rsidRDefault="004C7AC0" w:rsidP="00BE36C0"><w:pPr><w:jc w:val="center"/><w:rPr><w:b/><w:sz w:val="24"/><w:szCs w:val="24"/></w:rPr></w:pPr></w:p><w:p w:rsidR="00215501" w:rsidRDefault="00347F2A" w:rsidP="004014CB"><w:pPr><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r w:rsidRPr="008A2BAE"><w:rPr><w:b/><w:sz w:val="24"/><w:szCs w:val="24"/></w:rPr><w:t>Описание:</w:t></w:r><w:r><w:rPr><w:b/><w:sz w:val="24"/><w:szCs w:val="24"/></w:rPr><w:br/></w:r><w:r w:rsidR="00FD193B"><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:sz w:val="24"/><w:szCs w:val="24"/><w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/></w:rPr><w:br/></w:r><w:r w:rsidR="004014CB"><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/><w:lang w:val="en-US"/></w:rPr><w:t>* Упаковка защитных масок для лица в подарок
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14"><w:body><w:p w:rsidR="00387E4F" w:rsidRDefault="00573BE2" w:rsidP="00154F4C"><w:pPr><w:spacing w:after="0"/><w:jc w:val="center"/><w:rPr><w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/><w:sz w:val="24"/><w:szCs w:val="24"/><w:lang w:eastAsia="ru-RU"/></w:rPr></w:pPr><w:bookmarkStart w:id="0" w:name="_GoBack"/><w:r><w:rPr><w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/><w:noProof/><w:sz w:val="24"/><w:szCs w:val="24"/><w:lang w:val="en-US"/></w:rPr><w:drawing><wp:inline distT="0" distB="0" distL="0" distR="0"><wp:extent cx="6569083" cy="853440"/><wp:effectExtent l="0" t="0" r="3175" b="3810"/><wp:docPr id="3" name="Рисунок 3"/><wp:cNvGraphicFramePr><a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/></wp:cNvGraphicFramePr><a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"><a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture"><pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture"><pic:nvPicPr><pic:cNvPr id="3" name="шапка.png"/><pic:cNvPicPr/></pic:nvPicPr><pic:blipFill><a:blip r:embed="rId6" cstate="print"><a:extLst><a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"><a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/></a:ext></a:extLst></a:blip><a:stretch><a:fillRect/></a:stretch></pic:blipFill><pic:spPr><a:xfrm><a:off x="0" y="0"/><a:ext cx="6569083" cy="853440"/></a:xfrm><a:prstGeom prst="rect"><a:avLst/></a:prstGeom></pic:spPr></pic:pic></a:graphicData></a:graphic></wp:inline></w:drawing></w:r><w:bookmarkEnd w:id="0"/></w:p><w:p w:rsidR="00BE36C0" w:rsidRPr="00BE36C0" w:rsidRDefault="00BE36C0" w:rsidP="00754291"><w:pPr><w:pStyle w:val="a5"/><w:pBdr><w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/></w:pBdr><w:tabs><w:tab w:val="clear" w:pos="8306"/><w:tab w:val="right" w:pos="360"/></w:tabs><w:jc w:val="both"/><w:rPr><w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/></w:rPr></w:pPr></w:p><w:p w:rsidR="00CB0178" w:rsidRDefault="00347F2A" w:rsidP="008E5B33"><w:pPr><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:b/><w:sz w:val="32"/><w:szCs w:val="32"/></w:rPr><w:br/></w:r></w:p><w:tbl><w:tblPr><w:tblStyle w:val="a9"/><w:tblW w:w="0" w:type="auto"/><w:tblBorders><w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/><w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/><w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/><w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/><w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/><w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/></w:tblBorders><w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/></w:tblPr><w:tblGrid><w:gridCol w:w="5228"/><w:gridCol w:w="5228"/></w:tblGrid><w:tr w:rsidR="00CB0178" w:rsidTr="00CB0178"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00CB0178" w:rsidRDefault="009A1A6D" w:rsidP="00CB0178"><w:pPr><w:ind w:left="-105"/><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/><w:lang w:val="en-US"/></w:rPr><w:t>29 июня 2026 г.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00CB0178" w:rsidRPr="00CB0178" w:rsidRDefault="00CB0178" w:rsidP="00CB0178"><w:pPr><w:jc w:val="right"/><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr><w:r><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr><w:t>г. Москва</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p w:rsidR="00347F2A" w:rsidRPr="00754291" w:rsidRDefault="00347F2A" w:rsidP="008E5B33"><w:pPr><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr><w:r w:rsidRPr="00754291"><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr><w:br/></w:r></w:p><w:p w:rsidR="00AB1063" w:rsidRPr="004014CB" w:rsidRDefault="00BE36C0" w:rsidP="00754291"><w:pPr><w:ind w:firstLine="360"/><w:jc w:val="center"/><w:rPr><w:b/><w:sz w:val="52"/><w:szCs w:val="52"/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r w:rsidRPr="00347F2A"><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:b/><w:sz w:val="52"/><w:szCs w:val="52"/></w:rPr><w:t>Коммерческое предложение</w:t></w:r><w:r w:rsidR="00347F2A" w:rsidRPr="00347F2A"><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:b/><w:sz w:val="52"/><w:szCs w:val="52"/></w:rPr><w:br/></w:r><w:r w:rsidR="00347F2A"><w:rPr><w:b/><w:sz w:val="52"/><w:szCs w:val="52"/></w:rPr><w:br/></w:r><w:r w:rsidR="004014CB"><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/><w:lang w:val="en-US"/></w:rPr><w:t>Обеззараживатель (очиститель) BioZone AC30</w:t></w:r></w:p><w:tbl><w:tblPr><w:tblStyle w:val="a9"/><w:tblW w:w="10485" w:type="dxa"/><w:tblLayout w:type="fixed"/><w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/></w:tblPr><w:tblGrid><w:gridCol w:w="6232"/><w:gridCol w:w="4253"/></w:tblGrid><w:tr w:rsidR="004C7AC0" w:rsidTr="00CB0178"><w:trPr><w:trHeight w:val="1301"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="6232" w:type="dxa"/></w:tcPr><w:p w:rsidR="004C7AC0" w:rsidRPr="004014CB" w:rsidRDefault="004014CB" w:rsidP="00CB0178"><w:pPr><w:jc w:val="center"/><w:rPr><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:lang w:val="en-US"/></w:rPr><w:t></w:t><w:pict><v:shape type="#_x0000_t75" style="width:10cm;height:10cm" stroked="f"><v:imagedata r:id="rId9" o:title=""/></v:shape></w:pict><w:t></w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4253" w:type="dxa"/></w:tcPr><w:p w:rsidR="004C7AC0" w:rsidRDefault="004C7AC0" w:rsidP="00BE36C0"><w:pPr><w:jc w:val="center"/><w:rPr><w:b/><w:sz w:val="24"/><w:szCs w:val="24"/></w:rPr></w:pPr></w:p><w:p w:rsidR="00215501" w:rsidRDefault="00347F2A" w:rsidP="004014CB"><w:pPr><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r w:rsidRPr="008A2BAE"><w:rPr><w:b/><w:sz w:val="24"/><w:szCs w:val="24"/></w:rPr><w:t>Описание:</w:t></w:r><w:r><w:rPr><w:b/><w:sz w:val="24"/><w:szCs w:val="24"/></w:rPr><w:br/></w:r><w:r w:rsidR="00FD193B"><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:sz w:val="24"/><w:szCs w:val="24"/><w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/></w:rPr><w:br/></w:r><w:r w:rsidR="004014CB"><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/><w:lang w:val="en-US"/></w:rPr><w:t>* Упаковка защитных масок для лица в подарок
 
  
 
 Инновационный фотоплазменный
 метод очистки воздуха и поверхностей.
 
  
 
 
 	Устранение запахов, дыма и химикатов
 	Уменьшает количество бактерий, вирусов, плесени и других микрозагрязнителей
 	Улучшает гигиену воздуха и поверхностей
 	Сертифицированы как безопасные и доказавшие свою эффективность
 	Переносные или стационарные установки
 	Полностью автоматизирован и не содержит химикатов
 	Не требует обслуживания - требуется простая ежегодная замена УФ-лампы
 	Работает в постоянном режиме рециркуляции
 	Корпус имеет антивандальную конструкцию
 
 </w:t></w:r></w:p><w:p w:rsidR="000B203D" w:rsidRPr="004014CB" w:rsidRDefault="000B203D" w:rsidP="004014CB"><w:pPr><w:rPr><w:b/><w:sz w:val="24"/><w:szCs w:val="24"/><w:lang w:val="en-US"/></w:rPr></w:pPr></w:p></w:tc></w:tr></w:tbl><w:p w:rsidR="00394CA3" w:rsidRDefault="00394CA3" w:rsidP="008A2BAE"><w:pPr><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/></w:rPr></w:pPr></w:p><w:tbl><w:tblPr><w:tblStyle w:val="a9"/><w:tblW w:w="0" w:type="auto"/><w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/></w:tblPr><w:tblGrid><w:gridCol w:w="5228"/><w:gridCol w:w="5228"/></w:tblGrid><w:tr w:rsidR="00F21BD3" w:rsidRPr="00394CA3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00754291" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/></w:rPr></w:pPr><w:r w:rsidRPr="00754291"><w:rPr><w:b/></w:rPr><w:t>Параметры</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00754291" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/></w:rPr></w:pPr><w:r w:rsidRPr="00754291"><w:rPr><w:b/></w:rPr><w:t>Значение</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Площадь помещения (при высоте потолка 2,5 м), м2:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>технические - до 16 м² / служебные - до 147 м²</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Материал:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>Алюминий (усиленный корпус)</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Объём рециркулируемого воздуха, м3:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>40 (для технических, сильных загрязнений площадью помещения до 16 м²) / 367 (для общественных и служебных помещений площадью до 147 м²)</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Число ламп в приборе:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>1</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Тип лампы:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>10-08100</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Таймер:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>Нет</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Режимы работы:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>Постоянный</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Индикатор замены лампы:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>Нет</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Наличие пульта д/у:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>Нет</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Потребление электоэнергии, Вт/ч:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t><16</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Уровень шума, дБ:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>не более 7</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Наличие регистрационного удостоверения на медицинское  изделие:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>Да, №РЗН 2015/2661 от 18.05.2015</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Длина шнура, м:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>4</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Вес, кг:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>0,96</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Габариты, мм:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>401x131x91</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p w:rsidR="00CB0178" w:rsidRPr="004014CB" w:rsidRDefault="00CB0178" w:rsidP="00CB0178"><w:pPr><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/></w:rPr></w:pPr></w:p><w:p w:rsidR="004C7AC0" w:rsidRDefault="00C01F9D" w:rsidP="00754291"><w:pPr><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr><w:r><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr><w:t xml:space="preserve">Цена: </w:t></w:r><w:r w:rsidR="004014CB" w:rsidRPr="00F21BD3"><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr><w:t>48 020 руб. 00 коп.</w:t></w:r><w:r w:rsidR="001F2912"><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr><w:br/></w:r></w:p><w:p w:rsidR="001F2912" w:rsidRPr="00CB0178" w:rsidRDefault="001F2912" w:rsidP="00754291"><w:r w:rsidRPr="001F2912"><w:t>Гарантия</w:t></w:r><w:r w:rsidRPr="00CB0178"><w:t>:</w:t></w:r></w:p><w:p w:rsidR="001F2912" w:rsidRPr="00CB0178" w:rsidRDefault="001F2912" w:rsidP="00754291"><w:r w:rsidRPr="001F2912"><w:t>Сроки поставки товара</w:t></w:r><w:r w:rsidRPr="00CB0178"><w:t>:</w:t></w:r></w:p><w:p w:rsidR="001F2912" w:rsidRPr="00CB0178" w:rsidRDefault="001F2912" w:rsidP="00754291"><w:r w:rsidRPr="001F2912"><w:t>Срок действия ценового предложения</w:t></w:r><w:r w:rsidRPr="00CB0178"><w:t>:</w:t></w:r></w:p><w:p w:rsidR="001F2912" w:rsidRPr="00CB0178" w:rsidRDefault="001F2912" w:rsidP="00754291"><w:pPr><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr></w:p><w:p w:rsidR="001F2912" w:rsidRPr="00CB0178" w:rsidRDefault="001F2912" w:rsidP="00754291"><w:pPr><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr></w:p><w:p w:rsidR="001F2912" w:rsidRPr="00CB0178" w:rsidRDefault="001F2912" w:rsidP="00754291"><w:pPr><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr></w:p><w:p w:rsidR="001F2912" w:rsidRPr="00CB0178" w:rsidRDefault="001F2912" w:rsidP="00754291"><w:pPr><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr></w:p><w:p w:rsidR="001F2912" w:rsidRPr="00CB0178" w:rsidRDefault="001F2912" w:rsidP="00754291"><w:pPr><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr></w:p><w:p w:rsidR="001F2912" w:rsidRPr="001F2912" w:rsidRDefault="001F2912" w:rsidP="00754291"><w:r w:rsidRPr="001F2912"><w:t>Генеральный директор</w:t></w:r><w:r w:rsidR="00034887" w:rsidRPr="00034887"><w:t xml:space="preserve">                   </w:t></w:r><w:r w:rsidRPr="00034887"><w:t xml:space="preserve">  </w:t></w:r><w:r><w:t xml:space="preserve">                    </w:t></w:r><w:r w:rsidR="00034887" w:rsidRPr="00034887"><w:t xml:space="preserve">                         </w:t></w:r><w:r w:rsidRPr="001F2912"><w:t>Миронов Б.Б.</w:t></w:r></w:p><w:sectPr w:rsidR="001F2912" w:rsidRPr="001F2912" w:rsidSect="00BE36C0"><w:pgSz w:w="11906" w:h="16838"/><w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/><w:cols w:space="708"/><w:docGrid w:linePitch="360"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">