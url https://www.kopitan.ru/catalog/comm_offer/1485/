--- v1 (2026-06-29)
+++ v2 (2026-08-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/media/image_rId9_document.png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14"><w:body><w:p w:rsidR="00387E4F" w:rsidRDefault="00573BE2" w:rsidP="00154F4C"><w:pPr><w:spacing w:after="0"/><w:jc w:val="center"/><w:rPr><w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/><w:sz w:val="24"/><w:szCs w:val="24"/><w:lang w:eastAsia="ru-RU"/></w:rPr></w:pPr><w:bookmarkStart w:id="0" w:name="_GoBack"/><w:r><w:rPr><w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/><w:noProof/><w:sz w:val="24"/><w:szCs w:val="24"/><w:lang w:val="en-US"/></w:rPr><w:drawing><wp:inline distT="0" distB="0" distL="0" distR="0"><wp:extent cx="6569083" cy="853440"/><wp:effectExtent l="0" t="0" r="3175" b="3810"/><wp:docPr id="3" name="Рисунок 3"/><wp:cNvGraphicFramePr><a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/></wp:cNvGraphicFramePr><a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"><a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture"><pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture"><pic:nvPicPr><pic:cNvPr id="3" name="шапка.png"/><pic:cNvPicPr/></pic:nvPicPr><pic:blipFill><a:blip r:embed="rId6" cstate="print"><a:extLst><a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"><a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/></a:ext></a:extLst></a:blip><a:stretch><a:fillRect/></a:stretch></pic:blipFill><pic:spPr><a:xfrm><a:off x="0" y="0"/><a:ext cx="6569083" cy="853440"/></a:xfrm><a:prstGeom prst="rect"><a:avLst/></a:prstGeom></pic:spPr></pic:pic></a:graphicData></a:graphic></wp:inline></w:drawing></w:r><w:bookmarkEnd w:id="0"/></w:p><w:p w:rsidR="00BE36C0" w:rsidRPr="00BE36C0" w:rsidRDefault="00BE36C0" w:rsidP="00754291"><w:pPr><w:pStyle w:val="a5"/><w:pBdr><w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/></w:pBdr><w:tabs><w:tab w:val="clear" w:pos="8306"/><w:tab w:val="right" w:pos="360"/></w:tabs><w:jc w:val="both"/><w:rPr><w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/></w:rPr></w:pPr></w:p><w:p w:rsidR="00CB0178" w:rsidRDefault="00347F2A" w:rsidP="008E5B33"><w:pPr><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:b/><w:sz w:val="32"/><w:szCs w:val="32"/></w:rPr><w:br/></w:r></w:p><w:tbl><w:tblPr><w:tblStyle w:val="a9"/><w:tblW w:w="0" w:type="auto"/><w:tblBorders><w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/><w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/><w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/><w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/><w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/><w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/></w:tblBorders><w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/></w:tblPr><w:tblGrid><w:gridCol w:w="5228"/><w:gridCol w:w="5228"/></w:tblGrid><w:tr w:rsidR="00CB0178" w:rsidTr="00CB0178"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00CB0178" w:rsidRDefault="009A1A6D" w:rsidP="00CB0178"><w:pPr><w:ind w:left="-105"/><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/><w:lang w:val="en-US"/></w:rPr><w:t>29 июня 2026 г.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00CB0178" w:rsidRPr="00CB0178" w:rsidRDefault="00CB0178" w:rsidP="00CB0178"><w:pPr><w:jc w:val="right"/><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr><w:r><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr><w:t>г. Москва</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p w:rsidR="00347F2A" w:rsidRPr="00754291" w:rsidRDefault="00347F2A" w:rsidP="008E5B33"><w:pPr><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr><w:r w:rsidRPr="00754291"><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr><w:br/></w:r></w:p><w:p w:rsidR="00AB1063" w:rsidRPr="004014CB" w:rsidRDefault="00BE36C0" w:rsidP="00754291"><w:pPr><w:ind w:firstLine="360"/><w:jc w:val="center"/><w:rPr><w:b/><w:sz w:val="52"/><w:szCs w:val="52"/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r w:rsidRPr="00347F2A"><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:b/><w:sz w:val="52"/><w:szCs w:val="52"/></w:rPr><w:t>Коммерческое предложение</w:t></w:r><w:r w:rsidR="00347F2A" w:rsidRPr="00347F2A"><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:b/><w:sz w:val="52"/><w:szCs w:val="52"/></w:rPr><w:br/></w:r><w:r w:rsidR="00347F2A"><w:rPr><w:b/><w:sz w:val="52"/><w:szCs w:val="52"/></w:rPr><w:br/></w:r><w:r w:rsidR="004014CB"><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/><w:lang w:val="en-US"/></w:rPr><w:t>Обеззараживатель (очиститель) BioZone AC30</w:t></w:r></w:p><w:tbl><w:tblPr><w:tblStyle w:val="a9"/><w:tblW w:w="10485" w:type="dxa"/><w:tblLayout w:type="fixed"/><w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/></w:tblPr><w:tblGrid><w:gridCol w:w="6232"/><w:gridCol w:w="4253"/></w:tblGrid><w:tr w:rsidR="004C7AC0" w:rsidTr="00CB0178"><w:trPr><w:trHeight w:val="1301"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="6232" w:type="dxa"/></w:tcPr><w:p w:rsidR="004C7AC0" w:rsidRPr="004014CB" w:rsidRDefault="004014CB" w:rsidP="00CB0178"><w:pPr><w:jc w:val="center"/><w:rPr><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:lang w:val="en-US"/></w:rPr><w:t></w:t><w:pict><v:shape type="#_x0000_t75" style="width:10cm;height:10cm" stroked="f"><v:imagedata r:id="rId9" o:title=""/></v:shape></w:pict><w:t></w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4253" w:type="dxa"/></w:tcPr><w:p w:rsidR="004C7AC0" w:rsidRDefault="004C7AC0" w:rsidP="00BE36C0"><w:pPr><w:jc w:val="center"/><w:rPr><w:b/><w:sz w:val="24"/><w:szCs w:val="24"/></w:rPr></w:pPr></w:p><w:p w:rsidR="00215501" w:rsidRDefault="00347F2A" w:rsidP="004014CB"><w:pPr><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r w:rsidRPr="008A2BAE"><w:rPr><w:b/><w:sz w:val="24"/><w:szCs w:val="24"/></w:rPr><w:t>Описание:</w:t></w:r><w:r><w:rPr><w:b/><w:sz w:val="24"/><w:szCs w:val="24"/></w:rPr><w:br/></w:r><w:r w:rsidR="00FD193B"><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:sz w:val="24"/><w:szCs w:val="24"/><w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/></w:rPr><w:br/></w:r><w:r w:rsidR="004014CB"><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/><w:lang w:val="en-US"/></w:rPr><w:t>* Упаковка защитных масок для лица в подарок
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14"><w:body><w:p w:rsidR="00387E4F" w:rsidRDefault="00573BE2" w:rsidP="00154F4C"><w:pPr><w:spacing w:after="0"/><w:jc w:val="center"/><w:rPr><w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/><w:sz w:val="24"/><w:szCs w:val="24"/><w:lang w:eastAsia="ru-RU"/></w:rPr></w:pPr><w:bookmarkStart w:id="0" w:name="_GoBack"/><w:r><w:rPr><w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/><w:noProof/><w:sz w:val="24"/><w:szCs w:val="24"/><w:lang w:val="en-US"/></w:rPr><w:drawing><wp:inline distT="0" distB="0" distL="0" distR="0"><wp:extent cx="6569083" cy="853440"/><wp:effectExtent l="0" t="0" r="3175" b="3810"/><wp:docPr id="3" name="Рисунок 3"/><wp:cNvGraphicFramePr><a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/></wp:cNvGraphicFramePr><a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"><a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture"><pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture"><pic:nvPicPr><pic:cNvPr id="3" name="шапка.png"/><pic:cNvPicPr/></pic:nvPicPr><pic:blipFill><a:blip r:embed="rId6" cstate="print"><a:extLst><a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"><a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/></a:ext></a:extLst></a:blip><a:stretch><a:fillRect/></a:stretch></pic:blipFill><pic:spPr><a:xfrm><a:off x="0" y="0"/><a:ext cx="6569083" cy="853440"/></a:xfrm><a:prstGeom prst="rect"><a:avLst/></a:prstGeom></pic:spPr></pic:pic></a:graphicData></a:graphic></wp:inline></w:drawing></w:r><w:bookmarkEnd w:id="0"/></w:p><w:p w:rsidR="00BE36C0" w:rsidRPr="00BE36C0" w:rsidRDefault="00BE36C0" w:rsidP="00754291"><w:pPr><w:pStyle w:val="a5"/><w:pBdr><w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/></w:pBdr><w:tabs><w:tab w:val="clear" w:pos="8306"/><w:tab w:val="right" w:pos="360"/></w:tabs><w:jc w:val="both"/><w:rPr><w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/></w:rPr></w:pPr></w:p><w:p w:rsidR="00CB0178" w:rsidRDefault="00347F2A" w:rsidP="008E5B33"><w:pPr><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:b/><w:sz w:val="32"/><w:szCs w:val="32"/></w:rPr><w:br/></w:r></w:p><w:tbl><w:tblPr><w:tblStyle w:val="a9"/><w:tblW w:w="0" w:type="auto"/><w:tblBorders><w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/><w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/><w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/><w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/><w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/><w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/></w:tblBorders><w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/></w:tblPr><w:tblGrid><w:gridCol w:w="5228"/><w:gridCol w:w="5228"/></w:tblGrid><w:tr w:rsidR="00CB0178" w:rsidTr="00CB0178"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00CB0178" w:rsidRDefault="009A1A6D" w:rsidP="00CB0178"><w:pPr><w:ind w:left="-105"/><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/><w:lang w:val="en-US"/></w:rPr><w:t>13 августа 2026 г.</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00CB0178" w:rsidRPr="00CB0178" w:rsidRDefault="00CB0178" w:rsidP="00CB0178"><w:pPr><w:jc w:val="right"/><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr><w:r><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr><w:t>г. Москва</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p w:rsidR="00347F2A" w:rsidRPr="00754291" w:rsidRDefault="00347F2A" w:rsidP="008E5B33"><w:pPr><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr><w:r w:rsidRPr="00754291"><w:rPr><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr><w:br/></w:r></w:p><w:p w:rsidR="00AB1063" w:rsidRPr="004014CB" w:rsidRDefault="00BE36C0" w:rsidP="00754291"><w:pPr><w:ind w:firstLine="360"/><w:jc w:val="center"/><w:rPr><w:b/><w:sz w:val="52"/><w:szCs w:val="52"/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r w:rsidRPr="00347F2A"><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:b/><w:sz w:val="52"/><w:szCs w:val="52"/></w:rPr><w:t>Коммерческое предложение</w:t></w:r><w:r w:rsidR="00347F2A" w:rsidRPr="00347F2A"><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:b/><w:sz w:val="52"/><w:szCs w:val="52"/></w:rPr><w:br/></w:r><w:r w:rsidR="00347F2A"><w:rPr><w:b/><w:sz w:val="52"/><w:szCs w:val="52"/></w:rPr><w:br/></w:r><w:r w:rsidR="004014CB"><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/><w:lang w:val="en-US"/></w:rPr><w:t>Обеззараживатель (очиститель) BioZone AC30</w:t></w:r></w:p><w:tbl><w:tblPr><w:tblStyle w:val="a9"/><w:tblW w:w="10485" w:type="dxa"/><w:tblLayout w:type="fixed"/><w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/></w:tblPr><w:tblGrid><w:gridCol w:w="6232"/><w:gridCol w:w="4253"/></w:tblGrid><w:tr w:rsidR="004C7AC0" w:rsidTr="00CB0178"><w:trPr><w:trHeight w:val="1301"/></w:trPr><w:tc><w:tcPr><w:tcW w:w="6232" w:type="dxa"/></w:tcPr><w:p w:rsidR="004C7AC0" w:rsidRPr="004014CB" w:rsidRDefault="004014CB" w:rsidP="00CB0178"><w:pPr><w:jc w:val="center"/><w:rPr><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:lang w:val="en-US"/></w:rPr><w:t></w:t><w:pict><v:shape type="#_x0000_t75" style="width:10cm;height:10cm" stroked="f"><v:imagedata r:id="rId9" o:title=""/></v:shape></w:pict><w:t></w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="4253" w:type="dxa"/></w:tcPr><w:p w:rsidR="004C7AC0" w:rsidRDefault="004C7AC0" w:rsidP="00BE36C0"><w:pPr><w:jc w:val="center"/><w:rPr><w:b/><w:sz w:val="24"/><w:szCs w:val="24"/></w:rPr></w:pPr></w:p><w:p w:rsidR="00215501" w:rsidRDefault="00347F2A" w:rsidP="004014CB"><w:pPr><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r w:rsidRPr="008A2BAE"><w:rPr><w:b/><w:sz w:val="24"/><w:szCs w:val="24"/></w:rPr><w:t>Описание:</w:t></w:r><w:r><w:rPr><w:b/><w:sz w:val="24"/><w:szCs w:val="24"/></w:rPr><w:br/></w:r><w:r w:rsidR="00FD193B"><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:sz w:val="24"/><w:szCs w:val="24"/><w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/></w:rPr><w:br/></w:r><w:r w:rsidR="004014CB"><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/><w:lang w:val="en-US"/></w:rPr><w:t>* Упаковка защитных масок для лица в подарок
 
  
 
 Инновационный фотоплазменный
 метод очистки воздуха и поверхностей.
 
  
 
 
 	Устранение запахов, дыма и химикатов
 	Уменьшает количество бактерий, вирусов, плесени и других микрозагрязнителей
 	Улучшает гигиену воздуха и поверхностей
 	Сертифицированы как безопасные и доказавшие свою эффективность
 	Переносные или стационарные установки
 	Полностью автоматизирован и не содержит химикатов
 	Не требует обслуживания - требуется простая ежегодная замена УФ-лампы
 	Работает в постоянном режиме рециркуляции
 	Корпус имеет антивандальную конструкцию
 
 </w:t></w:r></w:p><w:p w:rsidR="000B203D" w:rsidRPr="004014CB" w:rsidRDefault="000B203D" w:rsidP="004014CB"><w:pPr><w:rPr><w:b/><w:sz w:val="24"/><w:szCs w:val="24"/><w:lang w:val="en-US"/></w:rPr></w:pPr></w:p></w:tc></w:tr></w:tbl><w:p w:rsidR="00394CA3" w:rsidRDefault="00394CA3" w:rsidP="008A2BAE"><w:pPr><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/></w:rPr></w:pPr></w:p><w:tbl><w:tblPr><w:tblStyle w:val="a9"/><w:tblW w:w="0" w:type="auto"/><w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/></w:tblPr><w:tblGrid><w:gridCol w:w="5228"/><w:gridCol w:w="5228"/></w:tblGrid><w:tr w:rsidR="00F21BD3" w:rsidRPr="00394CA3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00754291" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/></w:rPr></w:pPr><w:r w:rsidRPr="00754291"><w:rPr><w:b/></w:rPr><w:t>Параметры</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00754291" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/></w:rPr></w:pPr><w:r w:rsidRPr="00754291"><w:rPr><w:b/></w:rPr><w:t>Значение</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Площадь помещения (при высоте потолка 2,5 м), м2:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>технические - до 16 м² / служебные - до 147 м²</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Материал:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>Алюминий (усиленный корпус)</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Объём рециркулируемого воздуха, м3:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>40 (для технических, сильных загрязнений площадью помещения до 16 м²) / 367 (для общественных и служебных помещений площадью до 147 м²)</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Число ламп в приборе:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>1</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Тип лампы:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>10-08100</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Таймер:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>Нет</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Режимы работы:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>Постоянный</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Индикатор замены лампы:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>Нет</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Наличие пульта д/у:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>Нет</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Потребление электоэнергии, Вт/ч:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t><16</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Уровень шума, дБ:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>не более 7</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Наличие регистрационного удостоверения на медицинское  изделие:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>Да, №РЗН 2015/2661 от 18.05.2015</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Длина шнура, м:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>4</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Вес, кг:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>0,96</w:t></w:r></w:p></w:tc></w:tr><w:tr w:rsidR="00F21BD3" w:rsidTr="00507F73"><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="proptitle"/><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/></w:rPr><w:t>Габариты, мм:</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="5228" w:type="dxa"/></w:tcPr><w:p w:rsidR="00F21BD3" w:rsidRPr="00F21BD3" w:rsidRDefault="00F21BD3" w:rsidP="00507F73"><w:pPr><w:rPr><w:b/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/><w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/><w:lang w:val="en-US" w:eastAsia="ru-RU"/></w:rPr><w:t>401x131x91</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p w:rsidR="00CB0178" w:rsidRPr="004014CB" w:rsidRDefault="00CB0178" w:rsidP="00CB0178"><w:pPr><w:rPr><w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/><w:color w:val="000000"/><w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/></w:rPr></w:pPr></w:p><w:p w:rsidR="004C7AC0" w:rsidRDefault="00C01F9D" w:rsidP="00754291"><w:pPr><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr><w:r><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr><w:t xml:space="preserve">Цена: </w:t></w:r><w:r w:rsidR="004014CB" w:rsidRPr="00F21BD3"><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr><w:t>48 020 руб. 00 коп.</w:t></w:r><w:r w:rsidR="001F2912"><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr><w:br/></w:r></w:p><w:p w:rsidR="001F2912" w:rsidRPr="00CB0178" w:rsidRDefault="001F2912" w:rsidP="00754291"><w:r w:rsidRPr="001F2912"><w:t>Гарантия</w:t></w:r><w:r w:rsidRPr="00CB0178"><w:t>:</w:t></w:r></w:p><w:p w:rsidR="001F2912" w:rsidRPr="00CB0178" w:rsidRDefault="001F2912" w:rsidP="00754291"><w:r w:rsidRPr="001F2912"><w:t>Сроки поставки товара</w:t></w:r><w:r w:rsidRPr="00CB0178"><w:t>:</w:t></w:r></w:p><w:p w:rsidR="001F2912" w:rsidRPr="00CB0178" w:rsidRDefault="001F2912" w:rsidP="00754291"><w:r w:rsidRPr="001F2912"><w:t>Срок действия ценового предложения</w:t></w:r><w:r w:rsidRPr="00CB0178"><w:t>:</w:t></w:r></w:p><w:p w:rsidR="001F2912" w:rsidRPr="00CB0178" w:rsidRDefault="001F2912" w:rsidP="00754291"><w:pPr><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr></w:p><w:p w:rsidR="001F2912" w:rsidRPr="00CB0178" w:rsidRDefault="001F2912" w:rsidP="00754291"><w:pPr><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr></w:p><w:p w:rsidR="001F2912" w:rsidRPr="00CB0178" w:rsidRDefault="001F2912" w:rsidP="00754291"><w:pPr><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr></w:p><w:p w:rsidR="001F2912" w:rsidRPr="00CB0178" w:rsidRDefault="001F2912" w:rsidP="00754291"><w:pPr><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr></w:p><w:p w:rsidR="001F2912" w:rsidRPr="00CB0178" w:rsidRDefault="001F2912" w:rsidP="00754291"><w:pPr><w:rPr><w:b/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr></w:p><w:p w:rsidR="001F2912" w:rsidRPr="001F2912" w:rsidRDefault="001F2912" w:rsidP="00754291"><w:r w:rsidRPr="001F2912"><w:t>Генеральный директор</w:t></w:r><w:r w:rsidR="00034887" w:rsidRPr="00034887"><w:t xml:space="preserve">                   </w:t></w:r><w:r w:rsidRPr="00034887"><w:t xml:space="preserve">  </w:t></w:r><w:r><w:t xml:space="preserve">                    </w:t></w:r><w:r w:rsidR="00034887" w:rsidRPr="00034887"><w:t xml:space="preserve">                         </w:t></w:r><w:r w:rsidRPr="001F2912"><w:t>Миронов Б.Б.</w:t></w:r></w:p><w:sectPr w:rsidR="001F2912" w:rsidRPr="001F2912" w:rsidSect="00BE36C0"><w:pgSz w:w="11906" w:h="16838"/><w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/><w:cols w:space="708"/><w:docGrid w:linePitch="360"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">