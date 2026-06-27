--- v0 (2026-05-02)
+++ v1 (2026-06-27)
@@ -138,51 +138,51 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5228"/>
         <w:gridCol w:w="5228"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CB0178" w:rsidTr="00CB0178">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00CB0178" w:rsidRDefault="009A1A6D" w:rsidP="00CB0178">
             <w:pPr>
               <w:ind w:left="-105"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>2 мая 2026 г.</w:t>
+              <w:t>27 июня 2026 г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5228" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00CB0178" w:rsidRPr="00CB0178" w:rsidRDefault="00CB0178" w:rsidP="00CB0178">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>г. Москва</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -571,51 +571,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004C7AC0" w:rsidRDefault="00C01F9D" w:rsidP="00754291">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Цена: </w:t>
       </w:r>
       <w:r w:rsidR="004014CB" w:rsidRPr="00F21BD3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>118 руб. 80 коп.</w:t>
+        <w:t>106 руб. 48 коп.</w:t>
       </w:r>
       <w:r w:rsidR="001F2912">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidR="001F2912" w:rsidRPr="00CB0178" w:rsidRDefault="001F2912" w:rsidP="00754291">
       <w:r w:rsidRPr="001F2912">
         <w:t>Гарантия</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB0178">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001F2912" w:rsidRPr="00CB0178" w:rsidRDefault="001F2912" w:rsidP="00754291">
       <w:r w:rsidRPr="001F2912">
         <w:t>Сроки поставки товара</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB0178">
         <w:t>:</w:t>
       </w:r>